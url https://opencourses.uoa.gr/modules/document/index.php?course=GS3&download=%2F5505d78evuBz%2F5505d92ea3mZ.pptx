--- v0 (2026-03-31)
+++ v1 (2026-09-13)
@@ -603,252 +603,119 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="103" d="100"/>
-          <a:sy n="103" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="828" y="102"/>
+        <p:origin x="594" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3900"/>
         <p:guide pos="6240"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{24357748-1422-4505-9D52-DA92BC2A7CBD}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{24357748-1422-4505-9D52-DA92BC2A7CBD}" dt="2025-04-11T07:47:42.679" v="414" actId="5793"/>
+    <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{1067990B-3531-4AC1-815E-21838A3B5DD1}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{1067990B-3531-4AC1-815E-21838A3B5DD1}" dt="2026-05-13T10:46:46.544" v="150" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{24357748-1422-4505-9D52-DA92BC2A7CBD}" dt="2025-04-08T11:33:00.434" v="118" actId="20577"/>
-[...22 lines deleted...]
-        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{24357748-1422-4505-9D52-DA92BC2A7CBD}" dt="2025-04-08T11:57:13.345" v="411" actId="20577"/>
+        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{1067990B-3531-4AC1-815E-21838A3B5DD1}" dt="2026-05-13T10:46:46.544" v="150" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1883579603" sldId="287"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{24357748-1422-4505-9D52-DA92BC2A7CBD}" dt="2025-04-08T11:33:42.540" v="133" actId="20577"/>
-[...54 lines deleted...]
-          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{41EE8125-94CA-4012-84A4-0C42C857A0FE}" dt="2025-06-06T15:22:17.751" v="22" actId="20577"/>
+          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{1067990B-3531-4AC1-815E-21838A3B5DD1}" dt="2026-05-13T10:46:46.544" v="150" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1883579603" sldId="287"/>
             <ac:spMk id="3" creationId="{E42D9487-8589-CA85-9738-0BC6C7126C5E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{A128FE8C-D86D-444B-8F76-A68D7DA725E6}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{A128FE8C-D86D-444B-8F76-A68D7DA725E6}" dt="2025-05-30T21:45:55.922" v="754" actId="20577"/>
+    <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-24T07:22:23.277" v="9"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{A128FE8C-D86D-444B-8F76-A68D7DA725E6}" dt="2025-05-30T21:45:55.922" v="754" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-24T07:22:23.277" v="9"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1883579603" sldId="287"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{A128FE8C-D86D-444B-8F76-A68D7DA725E6}" dt="2025-05-30T21:35:19.097" v="613" actId="14100"/>
-[...54 lines deleted...]
-          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{D2E1295D-CAF0-48AD-8BAF-B4CE0A785917}" dt="2025-05-06T11:33:26.896" v="11" actId="108"/>
+          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-24T07:22:23.277" v="9"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1883579603" sldId="287"/>
             <ac:spMk id="3" creationId="{E42D9487-8589-CA85-9738-0BC6C7126C5E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
@@ -903,51 +770,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{862E65C4-6FC9-4614-A865-BCE1F024A78F}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>06.06.2025</a:t>
+              <a:t>13.05.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Θέση εικόνας διαφάνειας 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1842,126 +1709,126 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63489" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63490" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="el-GR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63491" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
@@ -2250,50 +2117,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581191" y="1020431"/>
             <a:ext cx="10993549" cy="1475013"/>
           </a:xfrm>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600">
@@ -2442,51 +2316,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7605951" y="5956137"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A21AD465-18EE-43FE-84A7-A0EC3F79052E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="5951811"/>
             <a:ext cx="6917210" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -2703,51 +2577,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C5699BB1-22BB-4759-94AC-ED8D392DAEDD}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -2937,51 +2811,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8993673" y="5956137"/>
             <a:ext cx="1328141" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EE54E6C4-ABB5-4DC0-809C-21E357F9839B}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="774923" y="5951811"/>
             <a:ext cx="7896279" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3176,51 +3050,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9C1C471C-77F7-4172-A6DC-8C9FA8BDE4E9}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -3535,51 +3409,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{23289423-224B-4369-82FD-23A6EECC6C6C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -3836,51 +3710,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EB9870C0-183E-4988-B53F-FF70BF7EC3F5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -4257,51 +4131,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8787513B-A4BA-4BD6-8DC4-C844F1A6BC49}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -4418,51 +4292,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{514436AB-26B1-4098-85C9-EA51BD0763E6}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -4512,51 +4386,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{26210C06-31C8-4744-A6EE-651BF692EBB1}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -4889,51 +4763,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BC2996E4-4CE0-4FBC-983F-C18467CD63CE}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -5176,51 +5050,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C164EC53-5B32-45F6-A42D-ECEAC633BF47}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
           </a:p>
@@ -5390,51 +5264,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7605951" y="5956137"/>
             <a:ext cx="2844799" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{876CD163-376D-4500-8414-76CBDFEAD18E}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/6/2025</a:t>
+              <a:t>5/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="5951811"/>
             <a:ext cx="6917210" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5510,124 +5384,145 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8042147" y="453643"/>
             <a:ext cx="3703320" cy="98554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4241830" y="457200"/>
             <a:ext cx="3703320" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -15840,51 +15735,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5233569" y="3215184"/>
             <a:ext cx="1648660" cy="576064"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="3477816"/>
             <a:ext cx="11204408" cy="3329384"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
@@ -16241,70 +16136,59 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>from A to Z</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1600" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>Ib. Formale Volläquivalenz: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Übereinstimmung der Vergleichsparameter bei sprachtypologischen Unterschieden, die evtl. zu Lernschwierigkeiten führen und potenzielle Fehlerquellen darstellen, z.B. Artikel bzw. der Nullartikel, Possessivpronomen bzw. fehlendes Possessivpronomen, z.B. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="es-ES" sz="1600" i="1" dirty="0" err="1">
+              <a:rPr lang="es-ES" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Platz</a:t>
-[...10 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Platz </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nehmen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="1600" i="1" dirty="0">
@@ -16372,378 +16256,328 @@
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>seat</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="es-ES" sz="1600" i="1" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="es-ES" sz="1600" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>eine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Arbeit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>suchen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1600" i="1" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>den Müll </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0" err="1">
+              <a:t>to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>rausbringen</a:t>
+              <a:t>look for </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...40 lines deleted...]
-              <a:t> the trash</a:t>
+              <a:t>a job</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0" err="1"/>
               <a:t>IIa</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>. Formale Teiläquivalenz: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>partielle Übereinstimmung der Vergleichsparameter: ähnlicher Komponentenbestand mit geringfügigen morphosyntaktischen Unterschieden, z</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.B. </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>mit</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Leib und Seele</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>den Pass verlängern </a:t>
-[...6 lines deleted...]
-                <a:effectLst/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>lassen </a:t>
+              <a:t>–</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0">
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>- </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>to</a:t>
+              <a:t>body</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0" err="1">
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>get</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
+              <a:t>soul</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0" err="1">
+              <a:t>auf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>one's</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0" err="1">
+              <a:t>dem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>passport</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
+              <a:t> Land </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" b="1" i="1" dirty="0" err="1">
+              <a:t>wohnen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>renewed</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>,</a:t>
-[...72 lines deleted...]
-              <a:t> </a:t>
+              <a:t>–</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>- </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>to live </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>in</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" i="1" dirty="0">
@@ -16753,51 +16587,51 @@
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> the country(side)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0" err="1"/>
               <a:t>IIb</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>. Formale Teiläquivalenz: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>partielle Übereinstimmung der Vergleichsparameter: ähnlicher Komponentenbestand bzw. ähnliche, z.B. </a:t>
+              <a:t>partielle Übereinstimmung der Vergleichsparameter: ähnlicher Komponentenbestand bei unterschiedlicher lexikalischer Besetzung, z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>auf Wolke </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>sieben</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0">
@@ -17024,64 +16858,56 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0" err="1"/>
               <a:t>Übereinstimmung</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0" err="1"/>
               <a:t>bei</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0" err="1"/>
               <a:t>unterschiedlicher</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="de-DE" sz="1600"/>
+              <a:t>Motivationsbasis. </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Motivationsbasis </a:t>
-[...11 lines deleted...]
-              <a:t>unterschiedlicher lexikalischer Besetzung. Z.B. </a:t>
+              <a:t>Z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0" err="1"/>
               <a:t>wird</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0" err="1"/>
               <a:t>ein</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0" err="1"/>
               <a:t>Sachverhalt</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
@@ -18136,52 +17962,59 @@
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" b="1" dirty="0"/>
               <a:t>Semantische Teiläquivalenz: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t>Kleinere semantische Unterschiede, z.B. Polysemie in einer der Sprachen, abweichende Sememe, semantische Bedeutungsspezifizierung, anderes Sprachregister, z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ein großer Fisch </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0"/>
-              <a:t>- </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>big</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
@@ -18374,52 +18207,59 @@
             <a:r>
               <a:rPr lang="de-DE" sz="2000" b="1" dirty="0"/>
               <a:t>Semantische Teiläquivalenz:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t>Die Wörterbuchdefinitionen legen weitgehende semantische Unterschiede nahe. In manchen Subbedeutungen sind sie gegeneinander austauschbar, z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>am Ball sein </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0">
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0"/>
-              <a:t>- </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>to</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>be</a:t>
             </a:r>
@@ -18501,51 +18341,51 @@
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> on </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> ball – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>CAMB: </a:t>
+              <a:t>CAMBRIDGE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>to</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>be</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> quick </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>to</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
@@ -24803,75 +24643,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TC103457464[[fn=Dividend]]</Template>
   <TotalTime></TotalTime>
-  <Words>2930</Words>
+  <Words>2925</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Ευρεία οθόνη</PresentationFormat>
+  <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>427</Paragraphs>
   <Slides>32</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Γραμματοσειρές που χρησιμοποιούνται</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Θέμα</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Τίτλοι διαφανειών</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="40" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Dividend</vt:lpstr>
       <vt:lpstr>Phraseologie</vt:lpstr>
       <vt:lpstr>Kontrastive Phraseologie: Das Äquivalenzmodell</vt:lpstr>
       <vt:lpstr>Das Äquivalenzmodell von pHRASEOLAB (erweitert) (1 von 2)</vt:lpstr>
       <vt:lpstr>Das Äquivalenzmodell von pHRASEOLAB (2 von 2)</vt:lpstr>
       <vt:lpstr>Das Äquivalenzmodell NACH CHRISSOU (2000)</vt:lpstr>
       <vt:lpstr>Vorlage für den sprachkontrast</vt:lpstr>
       <vt:lpstr>Vorlage für den sprachkontrast: ein beispiel</vt:lpstr>
       <vt:lpstr>phraseologische sachgruppen als „tertium comparationis“</vt:lpstr>
       <vt:lpstr>Kontrastive Phraseologie an einem Beispiel:  Die tierphraseologismen als phraseologische sachgruppe</vt:lpstr>