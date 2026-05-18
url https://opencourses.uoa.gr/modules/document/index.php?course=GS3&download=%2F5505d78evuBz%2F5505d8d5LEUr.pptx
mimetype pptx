--- v0 (2026-03-30)
+++ v1 (2026-05-18)
@@ -62,50 +62,51 @@
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId38"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="265" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="264" r:id="rId6"/>
     <p:sldId id="259" r:id="rId7"/>
     <p:sldId id="260" r:id="rId8"/>
@@ -492,51 +493,110 @@
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="-3082"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:55:42.645" v="14" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:53:47.931" v="9" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="69082707" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:53:47.931" v="9" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="69082707" sldId="261"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:52:24.287" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3352380265" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:52:24.287" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3352380265" sldId="264"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:55:42.645" v="14" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3466114444" sldId="286"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Marios Chrissou" userId="b92a7079-1e16-4303-9667-faaaf51f3b7c" providerId="ADAL" clId="{793CB621-952C-4B24-835C-268CAB83A9E1}" dt="2026-04-16T16:55:42.645" v="14" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3466114444" sldId="286"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -9639,51 +9699,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A3D20087-8E46-4EBB-93C5-1702CAD5392B}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>25.04.2024</a:t>
+              <a:t>16.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Θέση εικόνας διαφάνειας 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -10578,126 +10638,126 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63489" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63490" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="el-GR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63491" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
@@ -10986,50 +11046,57 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581191" y="1020431"/>
             <a:ext cx="10993549" cy="1475013"/>
           </a:xfrm>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600">
@@ -11178,51 +11245,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7605951" y="5956137"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{74D5C856-08C5-45BF-8A11-D4B0A10BCB3A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="5951811"/>
             <a:ext cx="6917210" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -11440,51 +11507,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6E2136B-24C5-4CFE-81CE-5EBED071F6D2}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -11675,51 +11742,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8993673" y="5956137"/>
             <a:ext cx="1328141" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E24CE3DA-39B5-40C7-88EC-7DB1F9A17E88}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="774923" y="5951811"/>
             <a:ext cx="7896279" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -11915,51 +11982,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6181D2F4-B41A-4EFB-B263-65A0A1874A42}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12275,51 +12342,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{975A5D42-FB10-496C-B72D-DCFB4F394A14}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -12577,51 +12644,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7A194514-C25A-49FA-BC80-2D043616AAD9}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12999,51 +13066,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03C8C198-8844-4EC1-A0A7-AF268DF065AC}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -13161,51 +13228,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9DA32647-B76E-4D5D-94AF-D8544BD2ED1C}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -13256,51 +13323,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61240351-D8B6-499F-BA0D-64AFBADCA940}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -13634,51 +13701,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A3FCEA57-504A-465B-987F-BC109408379A}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
@@ -13923,51 +13990,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5E7E9420-58E5-4423-BD1C-3B4706AAD607}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>MARIOS CHRISSOU</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
@@ -14138,51 +14205,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7605951" y="5956137"/>
             <a:ext cx="2844799" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0AF3AB1F-5C55-4B6F-B470-17975D713FC5}" type="datetime1">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/25/2024</a:t>
+              <a:t>4/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="5951811"/>
             <a:ext cx="6917210" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14259,124 +14326,145 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8042147" y="453643"/>
             <a:ext cx="3703320" cy="98554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4241830" y="457200"/>
             <a:ext cx="3703320" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
@@ -17174,68 +17262,68 @@
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 1"/>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
@@ -17556,51 +17644,51 @@
               </a:rPr>
               <a:t>Griechisch: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>κοιμάμ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>αι σαν ζώο</a:t>
+              <a:t>αι σαν ζώο </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="el-GR" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>			</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" i="1" dirty="0" err="1">
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Bedeutungskomponente</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
@@ -18951,56 +19039,52 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t>Folgende </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t> </a:t>
+              <a:t>Faktoren </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t>betreffen den </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0" err="1"/>
               <a:t>Stilwert</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t> und sollten bei der Äquivalenzherstellung berücksichtigt werden:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1531243633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -21439,51 +21523,51 @@
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5233569" y="3215184"/>
             <a:ext cx="1648660" cy="576064"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="581192" y="3477816"/>
             <a:ext cx="11204408" cy="3329384"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
@@ -22315,55 +22399,55 @@
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Interlingualer sprachvergleich, 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
-              <a:t>Sprachvergleich		 vorwiegend synchronische</a:t>
+              <a:t>Sprachvergleich		 vorwiegend synchronisch</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>r </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t>–  eine historische Perspektive ist allerdings nicht auszuschließen, z. B. bei der Behandlung von Lehnprägungen und Internationalismen (Inter-Phraseologismen)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Right Arrow 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2640802" y="3662892"/>
             <a:ext cx="783503" cy="204124"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
@@ -22631,87 +22715,58 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
               <a:t>Die Kenntnis und korrekte Verwendung von Phraseologismen stellt ein besonderes Problem beim Erlernen und Benutzen von Fremdsprachen dar. Einsichten in kontrastive Aspekte der Phraseologie können didaktisch ausgewertet werden: Interlinguale Konvergenzen und Divergenzen wirken sich auf das </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0" err="1"/>
               <a:t>Sp</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>r</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0" err="1"/>
               <a:t>achenlernen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
-              <a:t> aus und ihr Erfassen kann bei entsprechender didaktisch-methodischer Umsetzung zur Steigerung des Lernerfolgs führen.</a:t>
+              <a:t> aus, und ihr Erfassen kann bei entsprechender didaktisch-methodischer Umsetzung zur Steigerung des Lernerfolgs führen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0"/>
-              <a:t>Darüber hinaus erbringen sie ihrerseits wiederum neue Einsichten in die </a:t>
-[...29 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>Darüber hinaus erbringen sie ihrerseits wiederum neue Einsichten in die intralinguale Betrachtung einer einzelnen Sprache: Durch die Kontrastierung von zwei oder mehreren Sprachen lassen sich intralinguale Besonderheiten besser erkennen, die Muttersprachler als etwas Selbstverständliches verinnerlicht haben.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="69082707"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -23339,51 +23394,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TC103457464[[fn=Dividend]]</Template>
   <TotalTime></TotalTime>
-  <Words>2147</Words>
+  <Words>2146</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Ευρεία οθόνη</PresentationFormat>
   <Paragraphs>202</Paragraphs>
   <Slides>36</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Γραμματοσειρές που χρησιμοποιούνται</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Θέμα</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Τίτλοι διαφανειών</vt:lpstr>
       </vt:variant>